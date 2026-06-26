--- v0 (2026-04-22)
+++ v1 (2026-06-26)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\celin\Documents\FRED\Sport_Loisir\CCB\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6AC1D9C8-730B-491D-AA57-62BAD470E60C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F570BFCF-C489-479B-A6C8-E8BFEE9C4AE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="15500" xr2:uid="{9B3B3949-8AA3-427B-ADCD-1C02A93CDFB3}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$1:$M$56</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="309">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Prénom</t>
@@ -936,66 +936,66 @@
   <si>
     <t>OGER</t>
   </si>
   <si>
     <t>MATTHIEU</t>
   </si>
   <si>
     <t>07 86 75 14 60</t>
   </si>
   <si>
     <t>ogermatthieu@orange.fr</t>
   </si>
   <si>
     <t>PAVAGEAU</t>
   </si>
   <si>
     <t>JACQUES</t>
   </si>
   <si>
     <t>RUE DE LA FOSSE AUX LOUPS</t>
   </si>
   <si>
     <t>07 77 08 39 84</t>
   </si>
   <si>
-    <t>jpavageau@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>TERRIEN</t>
   </si>
   <si>
     <t>ETIENNE</t>
   </si>
   <si>
     <t>DU PLANTY</t>
   </si>
   <si>
     <t>07 77 25 03 37</t>
   </si>
   <si>
     <t>etienne.terrien@sfr.fr</t>
+  </si>
+  <si>
+    <t>jpavageau49@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;##"/>
     <numFmt numFmtId="165" formatCode="[&gt;=3000000000000]#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;###&quot; &quot;###&quot; | &quot;##;#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;###&quot; &quot;###"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1463,59 +1463,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chene.cedric@outlook.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.cailleton@free.fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rene.chvllr49@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lac.blet@free.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bareau.family@sfr.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-marc.davy@laposte.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jp.vieau@orange.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benmarianne@orange.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpavageau@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.laurendeau1956@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josephcoiffard@sfr.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chene.cedric@outlook.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jerome.cailleton@free.fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rene.chvllr49@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lac.blet@free.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bareau.family@sfr.fr" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-marc.davy@laposte.net" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jp.vieau@orange.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benmarianne@orange.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpavageau49@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.laurendeau1956@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josephcoiffard@sfr.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C51BCCD-3862-4471-BAEC-CD9F5B38E303}">
   <dimension ref="A1:M65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N24" sqref="N24"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="I47" sqref="I47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10.90625" style="4"/>
     <col min="2" max="2" width="9.54296875" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4.453125" style="4" customWidth="1"/>
     <col min="4" max="4" width="17" style="4" customWidth="1"/>
     <col min="5" max="5" width="10.90625" style="4"/>
     <col min="6" max="6" width="6.26953125" style="4" customWidth="1"/>
     <col min="7" max="7" width="16.6328125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.453125" style="4" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.81640625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>189</v>
       </c>
@@ -2846,51 +2846,51 @@
       <c r="A47" s="9" t="s">
         <v>299</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>300</v>
       </c>
       <c r="C47" s="11">
         <v>30</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>301</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F47" s="11">
         <v>49600</v>
       </c>
       <c r="G47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="11" t="s">
         <v>302</v>
       </c>
       <c r="I47" s="17" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="9" t="s">
         <v>144</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>290</v>
       </c>
       <c r="C48" s="11">
         <v>201</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>291</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>292</v>
       </c>
       <c r="F48" s="11">
         <v>49110</v>
       </c>
       <c r="G48" s="11" t="s">
         <v>13</v>
       </c>
       <c r="H48" s="11" t="s">
@@ -3110,75 +3110,75 @@
       </c>
       <c r="C56" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>169</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="11">
         <v>49600</v>
       </c>
       <c r="G56" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="11" t="s">
         <v>235</v>
       </c>
       <c r="I56" s="13" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A57" s="24" t="s">
+        <v>303</v>
+      </c>
+      <c r="B57" s="10" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="C57" s="11">
         <v>56</v>
       </c>
       <c r="D57" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="11">
+        <v>49600</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H57" s="11" t="s">
         <v>306</v>
       </c>
-      <c r="E57" s="11" t="s">
-[...8 lines deleted...]
-      <c r="H57" s="11" t="s">
+      <c r="I57" s="13" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A58" s="24" t="s">
         <v>171</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>173</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>174</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>91</v>
       </c>
       <c r="F58" s="11">
         <v>49110</v>
       </c>
       <c r="G58" s="11" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="11" t="s">